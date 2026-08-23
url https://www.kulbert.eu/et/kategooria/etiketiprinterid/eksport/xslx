--- v3 (2026-06-24)
+++ v4 (2026-08-23)
@@ -620,51 +620,51 @@
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>904.68</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>199</v>
       </c>
       <c r="D9" s="2">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>319</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>173</v>
       </c>
       <c r="D11" s="2">