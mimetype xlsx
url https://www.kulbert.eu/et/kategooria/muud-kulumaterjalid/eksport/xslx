--- v4 (2026-08-23)
+++ v5 (2026-10-23)
@@ -799,93 +799,91 @@
         <v>11</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>544.8</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
-        <v>29.04</v>
+        <v>30.63</v>
       </c>
       <c r="D7" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
         <v>739.3</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>668.88</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>209.77</v>
       </c>
-      <c r="D10" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>137.11</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>280.8</v>
       </c>
       <c r="D12" s="2"/>
     </row>
@@ -1081,51 +1079,53 @@
       </c>
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="1">
         <v>216</v>
       </c>
       <c r="D29" s="2"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="1">
         <v>130.8</v>
       </c>
-      <c r="D30" s="2"/>
+      <c r="D30" s="2">
+        <v>2</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="1">
         <v>358.5</v>
       </c>
       <c r="D31" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="1">
         <v>545.04</v>
       </c>
@@ -1146,79 +1146,79 @@
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>68</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="1">
         <v>297.58</v>
       </c>
       <c r="D34" s="2"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>64.09</v>
       </c>
       <c r="D35" s="2">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
         <v>161.52</v>
       </c>
       <c r="D36" s="2">
-        <v>61</v>
+        <v>81</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>75</v>
       </c>
       <c r="C37" s="1">
         <v>288.69</v>
       </c>
       <c r="D37" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>76</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="1">
         <v>267.49</v>
       </c>
       <c r="D38" s="2">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>78</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="1">
         <v>30.88</v>
@@ -1239,51 +1239,51 @@
       </c>
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>82</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1">
         <v>545.25</v>
       </c>
       <c r="D41" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="1">
-        <v>296.14</v>
+        <v>305.02</v>
       </c>
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="1">
         <v>252</v>
       </c>
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="1">
         <v>137.1</v>
       </c>
@@ -1303,103 +1303,103 @@
       </c>
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>92</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" s="1">
         <v>128.4</v>
       </c>
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>94</v>
       </c>
       <c r="B47" t="s">
         <v>95</v>
       </c>
       <c r="C47" s="1">
         <v>131.71</v>
       </c>
-      <c r="D47" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>96</v>
       </c>
       <c r="B48" t="s">
         <v>97</v>
       </c>
       <c r="C48" s="1">
         <v>61.94</v>
       </c>
       <c r="D48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>98</v>
       </c>
       <c r="B49" t="s">
         <v>99</v>
       </c>
       <c r="C49" s="1">
         <v>135.87</v>
       </c>
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>100</v>
       </c>
       <c r="B50" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="1">
         <v>135.87</v>
       </c>
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>102</v>
       </c>
       <c r="B51" t="s">
         <v>103</v>
       </c>
       <c r="C51" s="1">
         <v>212.01</v>
       </c>
-      <c r="D51" s="2"/>
+      <c r="D51" s="2">
+        <v>3</v>
+      </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>104</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="1">
         <v>228.9</v>
       </c>
       <c r="D52" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>106</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="1">
         <v>616.66</v>
       </c>