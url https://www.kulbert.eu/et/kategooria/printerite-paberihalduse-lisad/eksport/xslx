--- v3 (2026-06-24)
+++ v4 (2026-08-23)
@@ -615,53 +615,51 @@
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>133.95</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>695.53</v>
       </c>
-      <c r="D4" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>165.6</v>
       </c>
       <c r="D5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>145.2</v>
       </c>
@@ -753,53 +751,51 @@
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="1">
         <v>750</v>
       </c>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="1">
         <v>153.6</v>
       </c>
-      <c r="D15" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="1">
         <v>122.4</v>
       </c>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="1">
         <v>79.2</v>
       </c>
       <c r="D17" s="2"/>
     </row>
@@ -876,51 +872,51 @@
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1">
         <v>137.37</v>
       </c>
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="1">
         <v>144.24</v>
       </c>
       <c r="D25" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="1">
         <v>118.8</v>
       </c>
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="1">
         <v>129.22</v>
       </c>
       <c r="D27" s="2">