--- v4 (2026-08-23)
+++ v5 (2026-10-23)
@@ -95,51 +95,51 @@
   <si>
     <t>Projektor Epson EB-W49 (3LCD, WXGA, 1280x800, 3800ANSI, 15000:1, VGA, HDMI, WIFI)</t>
   </si>
   <si>
     <t>V11HA72180</t>
   </si>
   <si>
     <t>Projektor Epson EB-L265F laser must (FULLHD, 1920x1080, 4600ANSI, 2.5milj.:1, VGA, HDMI, USB, LAN, WIFI, Miracast )</t>
   </si>
   <si>
     <t>V11HB28040</t>
   </si>
   <si>
     <t>Projektor Epson EB-L790U laser (WUXGA, 1920x1200, 7300ANSI, HDMI, LAN, HDBase-T, WiFi)</t>
   </si>
   <si>
     <t>V11HA99080</t>
   </si>
   <si>
     <t>Projektor Epson ultralähikuva EB-810E Super UST 4KE laserekraan</t>
   </si>
   <si>
     <t>V11HA73040</t>
   </si>
   <si>
-    <t>Projektor Epson EH-TW6250  4K -&gt; 3840 x 2160 (3 x 1920 x 1080), 2800 ANSI, 35 000:1, HDMI, Wifi, bluetooth, Android</t>
+    <t>Projektor Epson EH-TW6250  4K -&gt; 3840 x 2160 (2 x 1920 x 1080), 2800 ANSI, 35 000:1, HDMI, Wifi, bluetooth, Android</t>
   </si>
   <si>
     <t>V11H959040</t>
   </si>
   <si>
     <t>Projektor Epson kodukino EH-TW7100 4K PRO-UHD tehnoloogia, kontrast suhe 100 000:1</t>
   </si>
   <si>
     <t>V11HA75080</t>
   </si>
   <si>
     <t>Projektor Epson lähikuva laser EB-L210SF Full HD ,4000 ANSI, garantii 60 kuud</t>
   </si>
   <si>
     <t>V11HA84040</t>
   </si>
   <si>
     <t>Projektor Epson kodukino CO-FH01 Full HD (1920x1080) 3000 ANSI lumens White</t>
   </si>
   <si>
     <t>V11HA86040</t>
   </si>
   <si>
     <t>Projektor Epson kodukino CO-W01 Full HD (1920x1080) 3000 ANSI lumens White</t>
   </si>
@@ -699,75 +699,73 @@
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>3784</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>435</v>
       </c>
-      <c r="D6" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="1">
-        <v>560</v>
+        <v>590</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="1">
-        <v>705</v>
+        <v>645</v>
       </c>
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="1">
         <v>488.4</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>1129.7</v>
       </c>
@@ -859,114 +857,112 @@
       </c>
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="1">
         <v>614.9</v>
       </c>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="1">
         <v>390</v>
       </c>
-      <c r="D19" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D19" s="2"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="1">
         <v>1228.68</v>
       </c>
       <c r="D20" s="2"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" s="1">
         <v>2970</v>
       </c>
       <c r="D21" s="2"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="1">
         <v>1523.5</v>
       </c>
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="1">
-        <v>2057</v>
+        <v>1690</v>
       </c>
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1">
         <v>470</v>
       </c>
       <c r="D24" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="1">
         <v>2720</v>
       </c>
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="1">
         <v>2290</v>
       </c>
       <c r="D26" s="2"/>
@@ -1071,51 +1067,51 @@
       </c>
       <c r="D34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>70</v>
       </c>
       <c r="B35" t="s">
         <v>71</v>
       </c>
       <c r="C35" s="1">
         <v>1050</v>
       </c>
       <c r="D35" s="2"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="1">
-        <v>1695</v>
+        <v>1580</v>
       </c>
       <c r="D36" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>