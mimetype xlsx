--- v3 (2026-06-24)
+++ v4 (2026-08-23)
@@ -666,51 +666,51 @@
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1">
         <v>169.89</v>
       </c>
       <c r="D3" s="2"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1">
         <v>184.8</v>
       </c>
       <c r="D4" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="1">
         <v>1862.5</v>
       </c>
       <c r="D5" s="2"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="1">
         <v>877.33</v>
       </c>
       <c r="D6" s="2"/>
@@ -758,51 +758,51 @@
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="1">
         <v>372.9</v>
       </c>
       <c r="D10" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="1">
         <v>140</v>
       </c>
       <c r="D11" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1">
         <v>190</v>
       </c>
       <c r="D12" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="2"/>